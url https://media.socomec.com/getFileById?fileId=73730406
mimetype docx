--- v0 (2025-12-07)
+++ v1 (2026-06-29)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5006A83D" w14:textId="77777777" w:rsidR="00D0588D" w:rsidRPr="00BB42F2" w:rsidRDefault="00D0588D" w:rsidP="00D0588D">
       <w:pPr>
         <w:pStyle w:val="TitleSub"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C614AA7" w14:textId="0FBA777B" w:rsidR="005C25FB" w:rsidRDefault="005C25FB" w:rsidP="5F2CAB5D">
       <w:pPr>
         <w:pStyle w:val="TitleSub"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00257727">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="28"/>
@@ -346,2710 +347,2716 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00383B36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00383B36">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20BD01BD" w14:textId="405E71D1" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="20BD01BD" w14:textId="405E71D1" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437516" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>USER GUIDE</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437516 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DF87E90" w14:textId="19290007" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0DF87E90" w14:textId="19290007" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437517" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>PURPOSE OF THE SPECIFICATION DOCUMENT</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437517 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="111C180E" w14:textId="00FC7A24" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="111C180E" w14:textId="00FC7A24" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437518" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>DIRECTIVES AND STANDARDS CONFORMITY</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437518 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DD39E55" w14:textId="5195A6A4" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7DD39E55" w14:textId="5195A6A4" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437519" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>GENERAL DESCRIPTION</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437519 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A6E2D7F" w14:textId="68755A9D" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3A6E2D7F" w14:textId="68755A9D" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437520" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UPS architecture</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437520 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2FD43C7A" w14:textId="2C37E1AB" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2FD43C7A" w14:textId="2C37E1AB" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437521" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>General UPS characteristics</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437521 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C20D7E7" w14:textId="0377EB90" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7C20D7E7" w14:textId="0377EB90" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437522" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Power conversion path</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437522 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1307B2FB" w14:textId="25C94E4C" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1307B2FB" w14:textId="25C94E4C" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437523" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inverter</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437523 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2969F69D" w14:textId="0257713D" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2969F69D" w14:textId="0257713D" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437524" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rectifier</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437524 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6126BE0C" w14:textId="6110B58C" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6126BE0C" w14:textId="6110B58C" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437525" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>DC/DC converter</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437525 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2655CA79" w14:textId="14D66C9D" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2655CA79" w14:textId="14D66C9D" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437526" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Energy Storage</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437526 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44453DF4" w14:textId="16D6C770" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="44453DF4" w14:textId="16D6C770" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437527" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Static Bypass</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437527 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F6683BF" w14:textId="4CBBBF12" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2F6683BF" w14:textId="4CBBBF12" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437528" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Manual Maintenance Bypass</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437528 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AD90284" w14:textId="1B2BCB75" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0AD90284" w14:textId="1B2BCB75" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437529" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>OPERATING CARACHTERISTICS</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437529 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42424A69" w14:textId="10E3A45A" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="42424A69" w14:textId="10E3A45A" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437530" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UPS System resiliency</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437530 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="042D6A6D" w14:textId="04E5A4E7" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="042D6A6D" w14:textId="04E5A4E7" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437531" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Low Mean Time To Repair (MTTR)</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437531 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D5887A0" w14:textId="3FB9E51B" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5D5887A0" w14:textId="3FB9E51B" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437532" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hot stand-by mode (double conversion)</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437532 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2857EF86" w14:textId="12FF3EFB" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2857EF86" w14:textId="12FF3EFB" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437533" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Smart Conversion mode (optional)</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437533 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="508CBED2" w14:textId="14100553" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="508CBED2" w14:textId="14100553" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437534" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>CONSTRUCTION SPECIFICATION</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437534 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="428161A5" w14:textId="7F5B8389" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="428161A5" w14:textId="7F5B8389" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437535" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>LOCAL USER INTERFACE, CONTROLS AND ALARMS</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437535 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="788BCB3C" w14:textId="3937E805" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="788BCB3C" w14:textId="3937E805" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437536" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>CONNECTIVITY &amp; SMART COMMUNICATION FUNCTIONALITY</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437536 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2600A3E6" w14:textId="3CA99658" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2600A3E6" w14:textId="3CA99658" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437537" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8.1</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EDGE connectivity for UPS local monitoring and orderly shutdown</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437537 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="019C8600" w14:textId="10885A1D" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="019C8600" w14:textId="10885A1D" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437538" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8.2</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Permanent Cloud IOT connectivity</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437538 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CCD6080" w14:textId="46A666CF" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6CCD6080" w14:textId="46A666CF" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437539" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8.3</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>On demand over Mobile Network connectivity</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437539 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DFBF8AD" w14:textId="69C46207" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1DFBF8AD" w14:textId="69C46207" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:caps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437540" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EXECUTION</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437540 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="667FD2B2" w14:textId="25837984" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="667FD2B2" w14:textId="25837984" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437541" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9.1</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FACTORY TESTING AND INSPECTION</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437541 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50C2EC4D" w14:textId="481806D8" w:rsidR="00383B36" w:rsidRDefault="00000000">
+        <w:p w14:paraId="50C2EC4D" w14:textId="481806D8" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc171437542" w:history="1">
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:caps/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9.2</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36" w:rsidRPr="00F82D93">
+            <w:r w:rsidRPr="00F82D93">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>COMMISSIONING</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc171437542 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C73751">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Error! Bookmark not defined.</w:t>
             </w:r>
-            <w:r w:rsidR="00383B36">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="60F0268E" w14:textId="2424D0BE" w:rsidR="00383B36" w:rsidRDefault="00383B36">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:smallCaps w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="zh-CN"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
@@ -6464,51 +6471,50 @@
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5167">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Rated output power factor design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4172" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A1ABB22" w14:textId="77777777" w:rsidR="00806CEA" w:rsidRPr="00551436" w:rsidRDefault="00806CEA" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PF=1</w:t>
             </w:r>
           </w:p>
@@ -6550,51 +6556,50 @@
             <w:r w:rsidRPr="00BE5167">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>efficiency</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE5167">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in double conversion mode (VFI mode)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4172" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15C814E4" w14:textId="215A3D53" w:rsidR="00806CEA" w:rsidRPr="00F63AF1" w:rsidRDefault="00806CEA" w:rsidP="00F63AF1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00257727">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00257727">
@@ -6672,51 +6677,50 @@
             <w:r w:rsidRPr="00BE5167">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>efficiency</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE5167">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in smart conversion mode (VFI mode)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4172" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C475F35" w14:textId="009DAB31" w:rsidR="00806CEA" w:rsidRPr="00F63AF1" w:rsidRDefault="00806CEA" w:rsidP="00F63AF1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00257727">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00257727">
@@ -7306,51 +7310,51 @@
           </w:tcPr>
           <w:p w14:paraId="2C8FADB1" w14:textId="6045B768" w:rsidR="00FA2919" w:rsidRPr="001B51A1" w:rsidRDefault="00FA2919" w:rsidP="00F63AF1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A140FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">0°C to  + 40°C </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA2919" w:rsidRPr="00FB7592" w14:paraId="3A0BF5A8" w14:textId="77777777" w:rsidTr="00806CEA">
+      <w:tr w:rsidR="00FA2919" w:rsidRPr="00942EB1" w14:paraId="3A0BF5A8" w14:textId="77777777" w:rsidTr="00806CEA">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6002" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B6EC02A" w14:textId="3A9C3854" w:rsidR="00FA2919" w:rsidRPr="00BE5167" w:rsidRDefault="00FA2919" w:rsidP="00FA2919">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5167">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -7377,51 +7381,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">≤ </w:t>
             </w:r>
             <w:r w:rsidR="00FA2919" w:rsidRPr="00806CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>95 % at room temperature, without condensation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806CEA" w:rsidRPr="00FB7592" w14:paraId="5096BC0A" w14:textId="77777777" w:rsidTr="00806CEA">
+      <w:tr w:rsidR="00806CEA" w:rsidRPr="00942EB1" w14:paraId="5096BC0A" w14:textId="77777777" w:rsidTr="00806CEA">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6002" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0169E53C" w14:textId="77777777" w:rsidR="00806CEA" w:rsidRPr="00BE5167" w:rsidRDefault="00806CEA" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5167">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
@@ -7559,51 +7563,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5167">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Protection Index according to EN/IEC 60529-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D86A576" w14:textId="77777777" w:rsidR="00FA2919" w:rsidRPr="00551436" w:rsidRDefault="00FA2919" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">IP 20 </w:t>
             </w:r>
@@ -8353,51 +8356,51 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B51A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="006970AE" w:rsidRPr="00D94C74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, (3Ph+N+PE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806CEA" w:rsidRPr="00FB7592" w14:paraId="07A5FEA3" w14:textId="77777777" w:rsidTr="006970AE">
+      <w:tr w:rsidR="00806CEA" w:rsidRPr="00942EB1" w14:paraId="07A5FEA3" w14:textId="77777777" w:rsidTr="006970AE">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A3C4BEC" w14:textId="77777777" w:rsidR="00806CEA" w:rsidRPr="00BE5167" w:rsidRDefault="00806CEA" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
@@ -8426,51 +8429,51 @@
           <w:p w14:paraId="263984BD" w14:textId="77777777" w:rsidR="00806CEA" w:rsidRPr="001B51A1" w:rsidRDefault="00806CEA" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806CEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>95 % at room temperature, without condensation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806CEA" w:rsidRPr="00FB7592" w14:paraId="15E22CD4" w14:textId="77777777" w:rsidTr="006970AE">
+      <w:tr w:rsidR="00806CEA" w:rsidRPr="00942EB1" w14:paraId="15E22CD4" w14:textId="77777777" w:rsidTr="006970AE">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C4E8CE6" w14:textId="77777777" w:rsidR="00806CEA" w:rsidRPr="00BE5167" w:rsidRDefault="00806CEA" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5167">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -8698,51 +8701,51 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>to 0.</w:t>
             </w:r>
             <w:r w:rsidR="008F5CA3" w:rsidRPr="00DB4AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> capacitive</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006970AE" w:rsidRPr="00FB7592" w14:paraId="1B9BB2F9" w14:textId="77777777" w:rsidTr="006970AE">
+      <w:tr w:rsidR="006970AE" w:rsidRPr="00942EB1" w14:paraId="1B9BB2F9" w14:textId="77777777" w:rsidTr="006970AE">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BD9779C" w14:textId="0004B913" w:rsidR="006970AE" w:rsidRPr="00BE5167" w:rsidRDefault="006970AE" w:rsidP="006970AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5167">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
@@ -8968,51 +8971,51 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">± 0.5 Hz to ± </w:t>
             </w:r>
             <w:r w:rsidR="005F6671">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hz (configurable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006970AE" w:rsidRPr="00FB7592" w14:paraId="0DD35807" w14:textId="77777777" w:rsidTr="009C26D9">
+      <w:tr w:rsidR="006970AE" w:rsidRPr="00942EB1" w14:paraId="0DD35807" w14:textId="77777777" w:rsidTr="009C26D9">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A7F071E" w14:textId="07344CD6" w:rsidR="006970AE" w:rsidRPr="008F5CA3" w:rsidRDefault="006970AE" w:rsidP="006970AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -9147,51 +9150,51 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> THDU </w:t>
             </w:r>
             <w:r w:rsidRPr="006970AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
             <w:r w:rsidRPr="006970AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1% with linear load</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006970AE" w:rsidRPr="00FB7592" w14:paraId="24663168" w14:textId="77777777" w:rsidTr="006970AE">
+      <w:tr w:rsidR="006970AE" w:rsidRPr="00942EB1" w14:paraId="24663168" w14:textId="77777777" w:rsidTr="006970AE">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22B803DD" w14:textId="791CF0AE" w:rsidR="006970AE" w:rsidRPr="00040E63" w:rsidRDefault="006970AE" w:rsidP="006970AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB42F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -9881,88 +9884,96 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>≥ 0.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006970AE" w:rsidRPr="00F63AF1" w14:paraId="485F8527" w14:textId="77777777" w:rsidTr="0090070C">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="115D3BA8" w14:textId="77777777" w:rsidR="006970AE" w:rsidRPr="008F5CA3" w:rsidRDefault="006970AE" w:rsidP="006970AE">
+          <w:p w14:paraId="115D3BA8" w14:textId="30945527" w:rsidR="006970AE" w:rsidRPr="008F5CA3" w:rsidRDefault="006970AE" w:rsidP="006970AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Input Harmonic distortion (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>THDi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>) at full load</w:t>
+            </w:r>
+            <w:r w:rsidR="00942EB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F9B4A30" w14:textId="40C65354" w:rsidR="006970AE" w:rsidRPr="008F5CA3" w:rsidRDefault="006970AE" w:rsidP="006970AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(without active or passive filters)</w:t>
             </w:r>
           </w:p>
@@ -10062,63 +10073,111 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="005C0546" w:rsidRPr="005F15DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="040D4ACA" w14:textId="77777777" w:rsidR="005C0546" w:rsidRPr="00BE5167" w:rsidRDefault="005C0546" w:rsidP="00BF0E89">
+    <w:p w14:paraId="040D4ACA" w14:textId="1CE7D23A" w:rsidR="005C0546" w:rsidRPr="00942EB1" w:rsidRDefault="00942EB1" w:rsidP="00942EB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc140828362"/>
       <w:bookmarkStart w:id="36" w:name="_Toc140843227"/>
+      <w:r w:rsidRPr="00942EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>These performances are given for input 400V and THDV &lt; 1%</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="410E65E6" w14:textId="78FC59C8" w:rsidR="005C0546" w:rsidRPr="00040E63" w:rsidRDefault="005C0546" w:rsidP="005C0546">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc171437525"/>
       <w:r>
         <w:t xml:space="preserve">DC/DC </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>converter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="687F5C14" w14:textId="77777777" w:rsidR="005C0546" w:rsidRDefault="005C0546" w:rsidP="005C0546">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -10466,51 +10525,51 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Up to 7</w:t>
             </w:r>
             <w:r w:rsidR="003365E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0V</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C0546" w:rsidRPr="00FB7592" w14:paraId="64B1257A" w14:textId="77777777" w:rsidTr="00644F96">
+      <w:tr w:rsidR="005C0546" w:rsidRPr="00942EB1" w14:paraId="64B1257A" w14:textId="77777777" w:rsidTr="00644F96">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4052" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67B64DF8" w14:textId="30091537" w:rsidR="005C0546" w:rsidRPr="008F5CA3" w:rsidRDefault="005C0546" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Battery charger max current available at 100% output load</w:t>
@@ -10618,51 +10677,51 @@
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
             <w:r w:rsidR="009C26D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C26D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>240A (800kVA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C0546" w:rsidRPr="00FB7592" w14:paraId="395BE1ED" w14:textId="77777777" w:rsidTr="00644F96">
+      <w:tr w:rsidR="005C0546" w:rsidRPr="00942EB1" w14:paraId="395BE1ED" w14:textId="77777777" w:rsidTr="00644F96">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4052" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="754E2263" w14:textId="77777777" w:rsidR="005C0546" w:rsidRPr="008F5CA3" w:rsidRDefault="005C0546" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Charging current in normal mode</w:t>
@@ -10676,51 +10735,51 @@
           <w:p w14:paraId="518A1531" w14:textId="77777777" w:rsidR="005C0546" w:rsidRPr="008F5CA3" w:rsidRDefault="005C0546" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Adjusted according to battery manufacturer recommendation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C0546" w:rsidRPr="00FB7592" w14:paraId="79350535" w14:textId="77777777" w:rsidTr="00644F96">
+      <w:tr w:rsidR="005C0546" w:rsidRPr="00942EB1" w14:paraId="79350535" w14:textId="77777777" w:rsidTr="00644F96">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4052" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6726E1F7" w14:textId="77777777" w:rsidR="005C0546" w:rsidRPr="008F5CA3" w:rsidRDefault="005C0546" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Floating voltage (Lead acid batteries)</w:t>
@@ -10734,51 +10793,51 @@
           <w:p w14:paraId="59B7BF5C" w14:textId="1D305073" w:rsidR="005C0546" w:rsidRPr="008F5CA3" w:rsidRDefault="005C0546" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Possibility to adjust according to the temperature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C0546" w:rsidRPr="00FB7592" w14:paraId="43D9C186" w14:textId="77777777" w:rsidTr="00644F96">
+      <w:tr w:rsidR="005C0546" w:rsidRPr="00942EB1" w14:paraId="43D9C186" w14:textId="77777777" w:rsidTr="00644F96">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4052" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12BDF5E7" w14:textId="485A7755" w:rsidR="005C0546" w:rsidRPr="008F5CA3" w:rsidRDefault="005C0546" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Voltage dynamic without any output power derating</w:t>
@@ -15494,51 +15553,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1299">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
             <w:r w:rsidR="004B43D7" w:rsidRPr="00DD1299">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB42F2" w:rsidRPr="00FB7592" w14:paraId="4E44AE8C" w14:textId="77777777" w:rsidTr="003A31DD">
+      <w:tr w:rsidR="00BB42F2" w:rsidRPr="00942EB1" w14:paraId="4E44AE8C" w14:textId="77777777" w:rsidTr="003A31DD">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="573C4FB2" w14:textId="77777777" w:rsidR="004B43D7" w:rsidRPr="00DD1299" w:rsidRDefault="004B43D7" w:rsidP="003A31DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -15731,51 +15790,51 @@
           </w:tcPr>
           <w:p w14:paraId="791526A0" w14:textId="77777777" w:rsidR="004B43D7" w:rsidRPr="00DD1299" w:rsidRDefault="008128A1" w:rsidP="003A31DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1299">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RAL 7016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB42F2" w:rsidRPr="00FB7592" w14:paraId="41F78B68" w14:textId="77777777" w:rsidTr="003A31DD">
+      <w:tr w:rsidR="00BB42F2" w:rsidRPr="00942EB1" w14:paraId="41F78B68" w14:textId="77777777" w:rsidTr="003A31DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="798CFB74" w14:textId="77777777" w:rsidR="004B43D7" w:rsidRPr="00DD1299" w:rsidRDefault="004B43D7" w:rsidP="003A31DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1299">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -15830,51 +15889,51 @@
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613178">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Bottom</w:t>
             </w:r>
             <w:r w:rsidR="004C29B0" w:rsidRPr="00613178">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> entry connection shall be possible via side cabinet - if required </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB42F2" w:rsidRPr="00FB7592" w14:paraId="5C36AC22" w14:textId="77777777" w:rsidTr="003A31DD">
+      <w:tr w:rsidR="00BB42F2" w:rsidRPr="00942EB1" w14:paraId="5C36AC22" w14:textId="77777777" w:rsidTr="003A31DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50ABFA3C" w14:textId="77777777" w:rsidR="004B43D7" w:rsidRPr="00DD1299" w:rsidRDefault="004B43D7" w:rsidP="003A31DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1299">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -15918,51 +15977,51 @@
           </w:p>
           <w:p w14:paraId="044167C5" w14:textId="77777777" w:rsidR="004B43D7" w:rsidRPr="00DD1299" w:rsidRDefault="004B43D7" w:rsidP="003A31DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1299">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>for minimum footprint and operator safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E00E89" w:rsidRPr="00FB7592" w14:paraId="56B683C7" w14:textId="77777777" w:rsidTr="0090070C">
+      <w:tr w:rsidR="00E00E89" w:rsidRPr="00942EB1" w14:paraId="56B683C7" w14:textId="77777777" w:rsidTr="0090070C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="099A5B8B" w14:textId="254B60D7" w:rsidR="00E00E89" w:rsidRPr="00DD1299" w:rsidRDefault="00E00E89" w:rsidP="0090070C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD1299">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -19305,73 +19364,73 @@
     <w:p w14:paraId="6ED6EC8E" w14:textId="77777777" w:rsidR="005C25FB" w:rsidRPr="00FE4231" w:rsidRDefault="005C25FB" w:rsidP="00FE4231">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005C25FB" w:rsidRPr="00FE4231" w:rsidSect="001772F4">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="992" w:right="992" w:bottom="737" w:left="993" w:header="720" w:footer="425" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FAEAB11" w14:textId="77777777" w:rsidR="0096694B" w:rsidRDefault="0096694B" w:rsidP="00D0588D">
+    <w:p w14:paraId="6CDCEE32" w14:textId="77777777" w:rsidR="00752770" w:rsidRDefault="00752770" w:rsidP="00D0588D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74B09F3A" w14:textId="77777777" w:rsidR="0096694B" w:rsidRDefault="0096694B" w:rsidP="00D0588D">
+    <w:p w14:paraId="2145A4BA" w14:textId="77777777" w:rsidR="00752770" w:rsidRDefault="00752770" w:rsidP="00D0588D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4FEC8C23" w14:textId="77777777" w:rsidR="0096694B" w:rsidRDefault="0096694B"/>
+    <w:p w14:paraId="68F49444" w14:textId="77777777" w:rsidR="00752770" w:rsidRDefault="00752770"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -19417,51 +19476,51 @@
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="415612BB" w14:textId="77777777" w:rsidR="007C5252" w:rsidRPr="00FC353A" w:rsidRDefault="007C5252">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="right" w:pos="8901"/>
         <w:tab w:val="right" w:pos="12616"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FC353A">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
@@ -19536,73 +19595,73 @@
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001772F4">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00FC353A">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42D74178" w14:textId="77777777" w:rsidR="0096694B" w:rsidRDefault="0096694B" w:rsidP="00D0588D">
+    <w:p w14:paraId="28FC1AC0" w14:textId="77777777" w:rsidR="00752770" w:rsidRDefault="00752770" w:rsidP="00D0588D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C3331E9" w14:textId="77777777" w:rsidR="0096694B" w:rsidRDefault="0096694B" w:rsidP="00D0588D">
+    <w:p w14:paraId="5635EB1C" w14:textId="77777777" w:rsidR="00752770" w:rsidRDefault="00752770" w:rsidP="00D0588D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="63FDF09D" w14:textId="77777777" w:rsidR="0096694B" w:rsidRDefault="0096694B"/>
+    <w:p w14:paraId="4CF1F737" w14:textId="77777777" w:rsidR="00752770" w:rsidRDefault="00752770"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FB22E70C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="HeadNumA"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00026CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E70C7F34"/>
@@ -23341,51 +23400,51 @@
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="934636495">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="144396390">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="714236814">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="120536517">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1649244346">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2078085683">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -23825,50 +23884,51 @@
     <w:rsid w:val="006F49D3"/>
     <w:rsid w:val="006F568F"/>
     <w:rsid w:val="006F6041"/>
     <w:rsid w:val="00701CC0"/>
     <w:rsid w:val="0070230F"/>
     <w:rsid w:val="00702BB7"/>
     <w:rsid w:val="007071A5"/>
     <w:rsid w:val="00710607"/>
     <w:rsid w:val="00714E9C"/>
     <w:rsid w:val="007152BE"/>
     <w:rsid w:val="007172AE"/>
     <w:rsid w:val="0071751A"/>
     <w:rsid w:val="00717E84"/>
     <w:rsid w:val="007206A7"/>
     <w:rsid w:val="00724F3D"/>
     <w:rsid w:val="00727D57"/>
     <w:rsid w:val="00732C36"/>
     <w:rsid w:val="00734AD3"/>
     <w:rsid w:val="0073603D"/>
     <w:rsid w:val="00736C34"/>
     <w:rsid w:val="007428F9"/>
     <w:rsid w:val="007432AF"/>
     <w:rsid w:val="00744467"/>
     <w:rsid w:val="00744B81"/>
     <w:rsid w:val="0074713B"/>
+    <w:rsid w:val="00752770"/>
     <w:rsid w:val="00753D47"/>
     <w:rsid w:val="00756A1D"/>
     <w:rsid w:val="007630B9"/>
     <w:rsid w:val="00763452"/>
     <w:rsid w:val="007634A3"/>
     <w:rsid w:val="00764ABF"/>
     <w:rsid w:val="00766B5C"/>
     <w:rsid w:val="00771AB6"/>
     <w:rsid w:val="00773FB7"/>
     <w:rsid w:val="0077614F"/>
     <w:rsid w:val="007766CC"/>
     <w:rsid w:val="007807A4"/>
     <w:rsid w:val="00782F12"/>
     <w:rsid w:val="00784912"/>
     <w:rsid w:val="0079256F"/>
     <w:rsid w:val="00793449"/>
     <w:rsid w:val="00795AD0"/>
     <w:rsid w:val="00797EAE"/>
     <w:rsid w:val="007A066F"/>
     <w:rsid w:val="007A12DD"/>
     <w:rsid w:val="007A20CE"/>
     <w:rsid w:val="007A4ACE"/>
     <w:rsid w:val="007A4CBC"/>
     <w:rsid w:val="007B235D"/>
     <w:rsid w:val="007B740E"/>
@@ -23952,75 +24012,77 @@
     <w:rsid w:val="008C07A8"/>
     <w:rsid w:val="008C15B4"/>
     <w:rsid w:val="008C2C6E"/>
     <w:rsid w:val="008C6E8F"/>
     <w:rsid w:val="008D044D"/>
     <w:rsid w:val="008D232D"/>
     <w:rsid w:val="008D33A2"/>
     <w:rsid w:val="008D4EBE"/>
     <w:rsid w:val="008D583A"/>
     <w:rsid w:val="008D69D2"/>
     <w:rsid w:val="008E79C6"/>
     <w:rsid w:val="008F49C3"/>
     <w:rsid w:val="008F58BF"/>
     <w:rsid w:val="008F5CA3"/>
     <w:rsid w:val="008F6192"/>
     <w:rsid w:val="008F704C"/>
     <w:rsid w:val="008F7D5E"/>
     <w:rsid w:val="00900163"/>
     <w:rsid w:val="00912824"/>
     <w:rsid w:val="0092158A"/>
     <w:rsid w:val="00923616"/>
     <w:rsid w:val="00923C08"/>
     <w:rsid w:val="0092622A"/>
     <w:rsid w:val="0093371B"/>
     <w:rsid w:val="00940113"/>
+    <w:rsid w:val="00942EB1"/>
     <w:rsid w:val="0094541E"/>
     <w:rsid w:val="00952ADA"/>
     <w:rsid w:val="00961397"/>
     <w:rsid w:val="0096141B"/>
     <w:rsid w:val="00961638"/>
     <w:rsid w:val="00962E02"/>
     <w:rsid w:val="00965598"/>
     <w:rsid w:val="00966687"/>
     <w:rsid w:val="0096670E"/>
     <w:rsid w:val="0096694B"/>
     <w:rsid w:val="00970E6F"/>
     <w:rsid w:val="0097333B"/>
     <w:rsid w:val="00973D03"/>
     <w:rsid w:val="0097464A"/>
     <w:rsid w:val="009801EB"/>
     <w:rsid w:val="009857B5"/>
     <w:rsid w:val="00986850"/>
     <w:rsid w:val="00990E2D"/>
     <w:rsid w:val="00990E38"/>
     <w:rsid w:val="00991E3B"/>
     <w:rsid w:val="0099379F"/>
     <w:rsid w:val="00993A1B"/>
     <w:rsid w:val="009A04A4"/>
     <w:rsid w:val="009A1980"/>
     <w:rsid w:val="009A24F5"/>
+    <w:rsid w:val="009A50D3"/>
     <w:rsid w:val="009A5912"/>
     <w:rsid w:val="009A6335"/>
     <w:rsid w:val="009B3DB6"/>
     <w:rsid w:val="009B7675"/>
     <w:rsid w:val="009B790B"/>
     <w:rsid w:val="009C11D0"/>
     <w:rsid w:val="009C147B"/>
     <w:rsid w:val="009C2224"/>
     <w:rsid w:val="009C26D9"/>
     <w:rsid w:val="009C5826"/>
     <w:rsid w:val="009C6E0E"/>
     <w:rsid w:val="009C70F3"/>
     <w:rsid w:val="009C7335"/>
     <w:rsid w:val="009D1263"/>
     <w:rsid w:val="009D22B9"/>
     <w:rsid w:val="009D4DD2"/>
     <w:rsid w:val="009D6225"/>
     <w:rsid w:val="009D7F1E"/>
     <w:rsid w:val="009E553F"/>
     <w:rsid w:val="009E7C28"/>
     <w:rsid w:val="009F6A06"/>
     <w:rsid w:val="00A00A25"/>
     <w:rsid w:val="00A011BA"/>
     <w:rsid w:val="00A04E2D"/>
     <w:rsid w:val="00A1071B"/>
@@ -24388,51 +24450,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="420DBC7C"/>
   <w15:docId w15:val="{AEDBD360-4283-4C67-91B6-5807024268F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -25015,51 +25077,50 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007C5252"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -26263,51 +26324,51 @@
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B7675"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001726AA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1077822181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1302273221">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -26646,68 +26707,68 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="cdd46280-a2f6-4d56-a43b-76ed2392edb9" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004881C902A1F85E4DAD87BBA682C626BC" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf05bd08dc094cd112b24f97006bbbe7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="cdd46280-a2f6-4d56-a43b-76ed2392edb9" xmlns:ns4="3c9eaa14-b097-4282-9094-7eed38b318e5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5483b49c95ed66a37a7e7e2e65d16e39" ns3:_="" ns4:_="">
     <xsd:import namespace="cdd46280-a2f6-4d56-a43b-76ed2392edb9"/>
     <xsd:import namespace="3c9eaa14-b097-4282-9094-7eed38b318e5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
@@ -26920,131 +26981,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA6A8D41-73EE-4E0C-848B-656D4C2D7913}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BE7F561-9734-4C82-94F9-436814959D3B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FCC1D7D-A83F-4E5B-A482-8B6A4E6DFFCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cdd46280-a2f6-4d56-a43b-76ed2392edb9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BE7F561-9734-4C82-94F9-436814959D3B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA6A8D41-73EE-4E0C-848B-656D4C2D7913}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B98C109-3E8F-4C21-8FE9-B43DA74439B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cdd46280-a2f6-4d56-a43b-76ed2392edb9"/>
     <ds:schemaRef ds:uri="3c9eaa14-b097-4282-9094-7eed38b318e5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{b27a84ec-d32a-4d7e-a90a-c73ccbbb4472}" enabled="1" method="Standard" siteId="{63205080-b312-447f-b941-83aa8407539c}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Empty_document.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4803</Words>
-  <Characters>27382</Characters>
+  <Words>5023</Words>
+  <Characters>27228</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>228</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>618</Lines>
+  <Paragraphs>481</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Socomec</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32121</CharactersWithSpaces>
+  <CharactersWithSpaces>31770</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="588" baseType="variant">
       <vt:variant>
         <vt:i4>6815775</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>576</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.allacronyms.com/Total_Harmonic_Distortion_Voltage/abbreviated</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6815775</vt:i4>
       </vt:variant>
       <vt:variant>